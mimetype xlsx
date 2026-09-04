--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="DSCR Loan Tape" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Loan Number</t>
   </si>
   <si>
     <t>Loan Amount</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Borrowing Entity</t>
   </si>
   <si>
@@ -175,50 +175,53 @@
     <t>36 months</t>
   </si>
   <si>
     <t>PUD</t>
   </si>
   <si>
     <t>Ground Up Construction</t>
   </si>
   <si>
     <t>48 months</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Stabilized Bridge Purchase</t>
   </si>
   <si>
     <t>60 months</t>
   </si>
   <si>
     <t>Delayed Purchase+Rehab</t>
   </si>
   <si>
     <t>84 months</t>
+  </si>
+  <si>
+    <t>PRESTO Fix and Flip</t>
   </si>
   <si>
     <t>120 months</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5/4/3/2/1</t>
   </si>
   <si>
     <t>3/2/1</t>
   </si>
   <si>
     <t>2/1</t>
   </si>
   <si>
     <t>1 Year</t>
   </si>
   <si>
     <t>None</t>
   </si>
 </sst>
 </file>
 
@@ -518,63 +521,66 @@
       </c>
       <c r="AH7" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="K8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="AH8" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="M9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="AH9" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10">
+      <c r="M10" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="AH10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11">
       <c r="AH11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="AH12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="AH13" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14">
       <c r="AH14" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="AH15" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="AH16" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>